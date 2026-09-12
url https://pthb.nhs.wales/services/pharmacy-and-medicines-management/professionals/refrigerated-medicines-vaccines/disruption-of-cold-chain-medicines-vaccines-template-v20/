--- v0 (2026-05-22)
+++ v1 (2026-09-12)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1DB2FD88" w14:textId="19C2B099" w:rsidR="0095355F" w:rsidRPr="0095355F" w:rsidRDefault="00001AF3" w:rsidP="0095355F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidR="001043BB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidR="0095355F" w:rsidRPr="0095355F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2933,152 +2933,190 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and e-mail to </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0095355F" w:rsidRPr="00052235">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Info.medicinesmanagement.powys@wales.nhs.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0095355F" w:rsidRPr="00052235">
         <w:rPr>
           <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00618B7C" w14:textId="77777777" w:rsidR="00514E6C" w:rsidRPr="00262E9F" w:rsidRDefault="0095355F" w:rsidP="009E1FCD">
+    <w:p w14:paraId="00618B7C" w14:textId="74828AB2" w:rsidR="00514E6C" w:rsidRPr="00262E9F" w:rsidRDefault="0095355F" w:rsidP="009E1FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262E9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicines Management </w:t>
       </w:r>
       <w:r w:rsidR="009A0963" w:rsidRPr="00262E9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Team will </w:t>
       </w:r>
       <w:r w:rsidR="00873804" w:rsidRPr="00262E9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">respond to this report within 5-7 days. </w:t>
+        <w:t>respond to this report within 5-7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B036A4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> working</w:t>
+      </w:r>
+      <w:r w:rsidR="00873804" w:rsidRPr="00262E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C1B611" w14:textId="77777777" w:rsidR="00514E6C" w:rsidRDefault="00514E6C" w:rsidP="009E1FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A5F7763" w14:textId="35506D84" w:rsidR="009E1FCD" w:rsidRPr="00262E9F" w:rsidRDefault="009E1FCD" w:rsidP="009E1FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262E9F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Please note that if any medicines or vaccines quarantined as a result of this temperature excursion are required for a planned clinic or appointment, you should consider placing an order for the necessary stock. Care should be taken to avoid over-ordering.</w:t>
+        <w:t xml:space="preserve">Please note that if any medicines or vaccines quarantined </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00262E9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00262E9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this temperature excursion are required for a planned clinic or appointment, you should consider placing an order for the necessary stock. Care should be taken to avoid over-ordering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C79FB7D" w14:textId="1B73FBE4" w:rsidR="0095355F" w:rsidRPr="00262E9F" w:rsidRDefault="0095355F" w:rsidP="005F5FD2">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0095355F" w:rsidRPr="00262E9F" w:rsidSect="00FB6E0D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="253" w:bottom="426" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48C7C814" w14:textId="77777777" w:rsidR="001A764A" w:rsidRDefault="001A764A" w:rsidP="001043BB">
+    <w:p w14:paraId="0673E1E1" w14:textId="77777777" w:rsidR="009A6E66" w:rsidRDefault="009A6E66" w:rsidP="001043BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25F435D4" w14:textId="77777777" w:rsidR="001A764A" w:rsidRDefault="001A764A" w:rsidP="001043BB">
+    <w:p w14:paraId="5B15015A" w14:textId="77777777" w:rsidR="009A6E66" w:rsidRDefault="009A6E66" w:rsidP="001043BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3101,76 +3139,76 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F94DB1D" w14:textId="77777777" w:rsidR="001A764A" w:rsidRDefault="001A764A" w:rsidP="001043BB">
+    <w:p w14:paraId="116CFE2D" w14:textId="77777777" w:rsidR="009A6E66" w:rsidRDefault="009A6E66" w:rsidP="001043BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="311976CB" w14:textId="77777777" w:rsidR="001A764A" w:rsidRDefault="001A764A" w:rsidP="001043BB">
+    <w:p w14:paraId="7B9D7103" w14:textId="77777777" w:rsidR="009A6E66" w:rsidRDefault="009A6E66" w:rsidP="001043BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EAB6785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A072E080"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3340,51 +3378,52 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="229341918">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="148911594">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF76BB"/>
     <w:rsid w:val="00001AF3"/>
     <w:rsid w:val="00002C67"/>
     <w:rsid w:val="00011B6D"/>
     <w:rsid w:val="00011F94"/>
     <w:rsid w:val="00016F0A"/>
@@ -3433,138 +3472,147 @@
     <w:rsid w:val="003A593A"/>
     <w:rsid w:val="003D0F82"/>
     <w:rsid w:val="003E4723"/>
     <w:rsid w:val="003F651B"/>
     <w:rsid w:val="00430D49"/>
     <w:rsid w:val="00447453"/>
     <w:rsid w:val="0045322D"/>
     <w:rsid w:val="00453BCB"/>
     <w:rsid w:val="00465F72"/>
     <w:rsid w:val="004679F5"/>
     <w:rsid w:val="00480990"/>
     <w:rsid w:val="004C1F4E"/>
     <w:rsid w:val="004E114C"/>
     <w:rsid w:val="00514E6C"/>
     <w:rsid w:val="00535B40"/>
     <w:rsid w:val="005431F2"/>
     <w:rsid w:val="00560BA9"/>
     <w:rsid w:val="00564924"/>
     <w:rsid w:val="00591CD4"/>
     <w:rsid w:val="005B5494"/>
     <w:rsid w:val="005C0D83"/>
     <w:rsid w:val="005E3D4F"/>
     <w:rsid w:val="005F4846"/>
     <w:rsid w:val="005F5FD2"/>
     <w:rsid w:val="00600554"/>
+    <w:rsid w:val="00610018"/>
     <w:rsid w:val="0061167E"/>
     <w:rsid w:val="00620285"/>
     <w:rsid w:val="00660517"/>
     <w:rsid w:val="00696FE2"/>
     <w:rsid w:val="006A5517"/>
     <w:rsid w:val="006A667D"/>
     <w:rsid w:val="006B2463"/>
     <w:rsid w:val="006D08F7"/>
     <w:rsid w:val="006D56DE"/>
     <w:rsid w:val="006F4E4B"/>
+    <w:rsid w:val="00704F3D"/>
     <w:rsid w:val="00725D55"/>
     <w:rsid w:val="00734A6B"/>
     <w:rsid w:val="00766991"/>
     <w:rsid w:val="00783F0D"/>
     <w:rsid w:val="00790247"/>
     <w:rsid w:val="007D6C92"/>
     <w:rsid w:val="007E5AF1"/>
     <w:rsid w:val="007E67F1"/>
     <w:rsid w:val="00813115"/>
     <w:rsid w:val="008346C3"/>
     <w:rsid w:val="00873804"/>
     <w:rsid w:val="008911F0"/>
     <w:rsid w:val="008E3025"/>
     <w:rsid w:val="008E5595"/>
+    <w:rsid w:val="008E5609"/>
     <w:rsid w:val="008F03D1"/>
     <w:rsid w:val="008F1A20"/>
     <w:rsid w:val="0095355F"/>
     <w:rsid w:val="009633FF"/>
     <w:rsid w:val="0098488B"/>
     <w:rsid w:val="009A0963"/>
+    <w:rsid w:val="009A66A1"/>
+    <w:rsid w:val="009A6E66"/>
     <w:rsid w:val="009A7D05"/>
     <w:rsid w:val="009B1D08"/>
     <w:rsid w:val="009B232D"/>
     <w:rsid w:val="009B4501"/>
     <w:rsid w:val="009B5D04"/>
     <w:rsid w:val="009B7854"/>
     <w:rsid w:val="009C0F08"/>
     <w:rsid w:val="009C28B8"/>
     <w:rsid w:val="009E1FCD"/>
     <w:rsid w:val="009F086A"/>
     <w:rsid w:val="009F0D6D"/>
     <w:rsid w:val="009F26CE"/>
     <w:rsid w:val="009F290F"/>
     <w:rsid w:val="009F5D0E"/>
     <w:rsid w:val="00A51B71"/>
     <w:rsid w:val="00A932ED"/>
     <w:rsid w:val="00AF3BC5"/>
+    <w:rsid w:val="00B036A4"/>
     <w:rsid w:val="00B05433"/>
     <w:rsid w:val="00B13BEE"/>
     <w:rsid w:val="00B72E08"/>
     <w:rsid w:val="00BA5FA9"/>
     <w:rsid w:val="00BD774C"/>
     <w:rsid w:val="00BE69E2"/>
     <w:rsid w:val="00BF5F62"/>
     <w:rsid w:val="00BF6A54"/>
     <w:rsid w:val="00BF7079"/>
     <w:rsid w:val="00C11646"/>
     <w:rsid w:val="00C3312C"/>
     <w:rsid w:val="00C655DB"/>
+    <w:rsid w:val="00C9506F"/>
     <w:rsid w:val="00CA5D4C"/>
     <w:rsid w:val="00CE283B"/>
     <w:rsid w:val="00CF76BB"/>
     <w:rsid w:val="00D027B3"/>
     <w:rsid w:val="00D1297A"/>
     <w:rsid w:val="00D516DF"/>
     <w:rsid w:val="00D557F5"/>
     <w:rsid w:val="00D65A52"/>
     <w:rsid w:val="00D807DF"/>
     <w:rsid w:val="00D92A60"/>
     <w:rsid w:val="00D955BE"/>
     <w:rsid w:val="00DC2AFB"/>
     <w:rsid w:val="00DE17F9"/>
     <w:rsid w:val="00DE5AF6"/>
     <w:rsid w:val="00E126DF"/>
     <w:rsid w:val="00E175FD"/>
     <w:rsid w:val="00E31280"/>
     <w:rsid w:val="00E40461"/>
     <w:rsid w:val="00E44426"/>
     <w:rsid w:val="00E56020"/>
     <w:rsid w:val="00E73450"/>
     <w:rsid w:val="00E82EC5"/>
     <w:rsid w:val="00E855C7"/>
     <w:rsid w:val="00E935FF"/>
     <w:rsid w:val="00EA4444"/>
+    <w:rsid w:val="00EA739E"/>
     <w:rsid w:val="00EB4C26"/>
     <w:rsid w:val="00ED0621"/>
     <w:rsid w:val="00ED0AF0"/>
     <w:rsid w:val="00EE5ED5"/>
+    <w:rsid w:val="00EF22ED"/>
     <w:rsid w:val="00F06D2D"/>
     <w:rsid w:val="00F228CE"/>
     <w:rsid w:val="00F43E0E"/>
     <w:rsid w:val="00F539E5"/>
     <w:rsid w:val="00F66F32"/>
     <w:rsid w:val="00F7490F"/>
     <w:rsid w:val="00F7770D"/>
     <w:rsid w:val="00FB6E0D"/>
     <w:rsid w:val="00FD5663"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4369,194 +4417,145 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...34 lines deleted...]
-    <xsd:import namespace="c72be06f-d0ef-460e-bdaa-0465c9c56949"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010046A24402F82BD748BF56934C82EE09A1" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f479f9f8f182ec32f4359b54496060c3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6b635244-6a78-4fda-88dd-19323e0c129d" xmlns:ns3="6414e7a8-3859-4baa-9b8d-a01e638680ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="832a14ff8433d8058077a4ea7eec74c4" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="6b635244-6a78-4fda-88dd-19323e0c129d"/>
+    <xsd:import namespace="6414e7a8-3859-4baa-9b8d-a01e638680ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ef0ff046-ed6a-47f8-b23b-6dea97e33897" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="8" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="9" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6b635244-6a78-4fda-88dd-19323e0c129d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...18 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c72be06f-d0ef-460e-bdaa-0465c9c56949" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6414e7a8-3859-4baa-9b8d-a01e638680ef" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bfc15075-ddd5-4e75-8586-48a57fba209a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c72be06f-d0ef-460e-bdaa-0465c9c56949">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5f54a8a4-824f-473f-a529-3e4d4e1429f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6414e7a8-3859-4baa-9b8d-a01e638680ef">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -4623,167 +4622,191 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="6414e7a8-3859-4baa-9b8d-a01e638680ef" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6b635244-6a78-4fda-88dd-19323e0c129d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71EABC37-955D-447D-8D2A-6DAF32D9C896}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B74366E-8F46-4AD5-8224-AE327D23D387}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ef0ff046-ed6a-47f8-b23b-6dea97e33897"/>
-    <ds:schemaRef ds:uri="c72be06f-d0ef-460e-bdaa-0465c9c56949"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6b635244-6a78-4fda-88dd-19323e0c129d"/>
+    <ds:schemaRef ds:uri="6414e7a8-3859-4baa-9b8d-a01e638680ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A75C6F-E645-4A57-8E20-05C88456D55A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6414e7a8-3859-4baa-9b8d-a01e638680ef"/>
+    <ds:schemaRef ds:uri="6b635244-6a78-4fda-88dd-19323e0c129d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F07FA8B5-3453-42DB-8BC9-A26710DAFC90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>363</Words>
-  <Characters>2071</Characters>
+  <Words>364</Words>
+  <Characters>2078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bwrdd Iechyd Addysgu Powys</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2430</CharactersWithSpaces>
+  <CharactersWithSpaces>2438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5963836</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Info.medicinesmanagement.powys@wales.nhs.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Gray</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101007951210715BC684E89DD636B3F59BE83</vt:lpwstr>
+    <vt:lpwstr>0x01010046A24402F82BD748BF56934C82EE09A1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ResponsiblePerson">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Finalised?">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="SharedWithUsers">
     <vt:lpwstr>5977;#Therasa Waterman (PTHB - Mass Vaccination);#6191;#Rhys Morris (PTHB – Immunisation &amp; Vaccination)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>